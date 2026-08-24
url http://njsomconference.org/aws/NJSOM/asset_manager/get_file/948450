--- v0 (2026-06-20)
+++ v1 (2026-08-24)
@@ -50,150 +50,126 @@
     </w:p>
     <w:p w14:paraId="617D2E4D" w14:textId="77777777" w:rsidR="0050578D" w:rsidRDefault="0050578D" w:rsidP="0050578D">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:right="-720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:   Let’s Spring </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Action</w:t>
+        <w:t>Theme:   Let’s Spring Into Action</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9F833E" w14:textId="77777777" w:rsidR="0050578D" w:rsidRDefault="0050578D" w:rsidP="001D67BD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E195EB6" w14:textId="77777777" w:rsidR="001D67BD" w:rsidRPr="001D67BD" w:rsidRDefault="001D67BD" w:rsidP="001D67BD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10980" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2530"/>
-        <w:gridCol w:w="7184"/>
+        <w:gridCol w:w="1522"/>
+        <w:gridCol w:w="9458"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B052E9" w:rsidRPr="00EC7FC5" w14:paraId="72F6A3C1" w14:textId="77777777" w:rsidTr="001D67BD">
+      <w:tr w:rsidR="00B052E9" w:rsidRPr="00EC7FC5" w14:paraId="72F6A3C1" w14:textId="77777777" w:rsidTr="00182728">
         <w:trPr>
           <w:trHeight w:val="424"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2530" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50C5ED7A" w14:textId="77777777" w:rsidR="00B052E9" w:rsidRDefault="00B052E9" w:rsidP="00DC52B4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7184" w:type="dxa"/>
+            <w:tcW w:w="9458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54343C35" w14:textId="02F931C5" w:rsidR="00B052E9" w:rsidRPr="00B052E9" w:rsidRDefault="006E3C4A" w:rsidP="00617EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -203,85 +179,85 @@
             </w:r>
             <w:r w:rsidRPr="006E3C4A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B052E9" w:rsidRPr="00EC7FC5" w14:paraId="7BECD9E0" w14:textId="77777777" w:rsidTr="001D67BD">
+      <w:tr w:rsidR="00B052E9" w:rsidRPr="00EC7FC5" w14:paraId="7BECD9E0" w14:textId="77777777" w:rsidTr="00182728">
         <w:trPr>
           <w:trHeight w:val="424"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2530" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21D9C151" w14:textId="3039777F" w:rsidR="00B052E9" w:rsidRPr="00EC7FC5" w:rsidRDefault="00B052E9" w:rsidP="00DC52B4">
+          <w:p w14:paraId="21D9C151" w14:textId="5234828B" w:rsidR="00B052E9" w:rsidRPr="00EC7FC5" w:rsidRDefault="00B052E9" w:rsidP="00DC52B4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>6:00 PM -8:00 PM</w:t>
+              <w:t xml:space="preserve">6:00 PM </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7184" w:type="dxa"/>
+            <w:tcW w:w="9458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43321F7C" w14:textId="77777777" w:rsidR="00B052E9" w:rsidRDefault="00B052E9" w:rsidP="00B052E9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Welcome Reception  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04DA7B40" w14:textId="77777777" w:rsidR="00B052E9" w:rsidRDefault="00B052E9" w:rsidP="00B052E9">
             <w:pPr>
@@ -290,296 +266,296 @@
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="251B0946" w14:textId="77777777" w:rsidR="00B052E9" w:rsidRDefault="00B052E9" w:rsidP="00B052E9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39DA0489" w14:textId="4B486BDB" w:rsidR="00B052E9" w:rsidRPr="00EC7FC5" w:rsidRDefault="00B052E9" w:rsidP="00B052E9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B052E9" w14:paraId="0C1C0760" w14:textId="77777777" w:rsidTr="001D67BD">
+      <w:tr w:rsidR="00B052E9" w14:paraId="0C1C0760" w14:textId="77777777" w:rsidTr="00182728">
         <w:trPr>
           <w:trHeight w:val="424"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2530" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38C5D51E" w14:textId="77777777" w:rsidR="00B052E9" w:rsidRPr="00EC7FC5" w:rsidRDefault="00B052E9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7184" w:type="dxa"/>
+            <w:tcW w:w="9458" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="188D9F11" w14:textId="4BAD25B8" w:rsidR="00B052E9" w:rsidRPr="00B052E9" w:rsidRDefault="006E3C4A" w:rsidP="00617EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Friday, June 26</w:t>
             </w:r>
             <w:r w:rsidRPr="006E3C4A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE1EA5" w14:paraId="264FC23E" w14:textId="77777777" w:rsidTr="001D67BD">
+      <w:tr w:rsidR="00FE1EA5" w14:paraId="264FC23E" w14:textId="77777777" w:rsidTr="00182728">
         <w:trPr>
           <w:trHeight w:val="424"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2530" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60971D38" w14:textId="4726051A" w:rsidR="00FE1EA5" w:rsidRPr="00EC7FC5" w:rsidRDefault="00EC7FC5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8:00 am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7184" w:type="dxa"/>
+            <w:tcW w:w="9458" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67D1E74F" w14:textId="77777777" w:rsidR="00B052E9" w:rsidRDefault="003F3B59">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Registration </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2048DCEA" w14:textId="7EF9081F" w:rsidR="00FE1EA5" w:rsidRPr="00EC7FC5" w:rsidRDefault="00B052E9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking </w:t>
             </w:r>
             <w:r w:rsidR="003F3B59" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Breakfast with Exhibitors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE1EA5" w14:paraId="51B4387F" w14:textId="77777777" w:rsidTr="001D67BD">
+      <w:tr w:rsidR="00FE1EA5" w14:paraId="51B4387F" w14:textId="77777777" w:rsidTr="00182728">
         <w:trPr>
           <w:trHeight w:val="784"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2530" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CDB9811" w14:textId="7E0C87E3" w:rsidR="00FE1EA5" w:rsidRPr="00EC7FC5" w:rsidRDefault="00EC2E67" w:rsidP="00EC7FC5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8:</w:t>
             </w:r>
             <w:r w:rsidR="00EC7FC5" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>45 am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7184" w:type="dxa"/>
+            <w:tcW w:w="9458" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07CCAA76" w14:textId="360A73A4" w:rsidR="00FE1EA5" w:rsidRPr="00EC7FC5" w:rsidRDefault="00177A4B" w:rsidP="00EC7FC5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Welcome and Open Remarks</w:t>
             </w:r>
             <w:r w:rsidR="00EC7FC5" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>Linda DeAngelis, President NJSOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00610DFB" w14:paraId="3D07B0CD" w14:textId="77777777" w:rsidTr="001D67BD">
+      <w:tr w:rsidR="00610DFB" w14:paraId="3D07B0CD" w14:textId="77777777" w:rsidTr="00182728">
         <w:trPr>
           <w:trHeight w:val="424"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2530" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09E852DB" w14:textId="06110DBC" w:rsidR="00610DFB" w:rsidRPr="00EC7FC5" w:rsidRDefault="00EC2E67" w:rsidP="00610DFB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9:00</w:t>
             </w:r>
             <w:r w:rsidR="00EC7FC5" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7184" w:type="dxa"/>
+            <w:tcW w:w="9458" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33E35541" w14:textId="7688094A" w:rsidR="00610DFB" w:rsidRDefault="00EC2E67" w:rsidP="00610DFB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ted Okon </w:t>
             </w:r>
             <w:r w:rsidR="00EC7FC5" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Federal Updates f</w:t>
             </w:r>
             <w:r w:rsidR="00B052E9">
@@ -601,579 +577,717 @@
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitol Hill </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36CEF7DD" w14:textId="0B73CC19" w:rsidR="00177A4B" w:rsidRPr="00EC7FC5" w:rsidRDefault="00177A4B" w:rsidP="00610DFB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>COA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00610DFB" w14:paraId="48670517" w14:textId="77777777" w:rsidTr="001D67BD">
+      <w:tr w:rsidR="00610DFB" w14:paraId="48670517" w14:textId="77777777" w:rsidTr="00182728">
         <w:trPr>
           <w:trHeight w:val="577"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2530" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B16884E" w14:textId="574897F3" w:rsidR="00610DFB" w:rsidRPr="00EC7FC5" w:rsidRDefault="00EC2E67" w:rsidP="00610DFB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>10:00</w:t>
             </w:r>
             <w:r w:rsidR="00EC7FC5" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7184" w:type="dxa"/>
+            <w:tcW w:w="9458" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35EE8007" w14:textId="77777777" w:rsidR="00177A4B" w:rsidRDefault="00177A4B" w:rsidP="00EC7FC5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Payor Updates </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A77FE63" w14:textId="1E198DFE" w:rsidR="00610DFB" w:rsidRPr="00EC7FC5" w:rsidRDefault="00EC7FC5" w:rsidP="00EC7FC5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Paul Welchans, </w:t>
             </w:r>
             <w:r w:rsidR="00486FC8" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Principal </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>onPoint</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Oncology</w:t>
+              <w:t>onPoint Oncology</w:t>
             </w:r>
             <w:r w:rsidR="0078312D">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00610DFB" w14:paraId="12B21DA2" w14:textId="77777777" w:rsidTr="001D67BD">
+      <w:tr w:rsidR="00610DFB" w14:paraId="12B21DA2" w14:textId="77777777" w:rsidTr="00182728">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2530" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="333B1720" w14:textId="30D08968" w:rsidR="00610DFB" w:rsidRPr="00EC7FC5" w:rsidRDefault="00EC2E67" w:rsidP="00EC7FC5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>10:</w:t>
             </w:r>
             <w:r w:rsidR="00EC7FC5" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>45 am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7184" w:type="dxa"/>
+            <w:tcW w:w="9458" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62347D27" w14:textId="5EC8EBA4" w:rsidR="00610DFB" w:rsidRPr="00EC7FC5" w:rsidRDefault="00B052E9" w:rsidP="00EC7FC5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking </w:t>
             </w:r>
             <w:r w:rsidR="00EC7FC5" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Break</w:t>
             </w:r>
             <w:r w:rsidR="00EC2E67" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">with Exhibitors </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00610DFB" w14:paraId="26D649BD" w14:textId="77777777" w:rsidTr="001D67BD">
+      <w:tr w:rsidR="00610DFB" w14:paraId="26D649BD" w14:textId="77777777" w:rsidTr="00182728">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2530" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="562788DF" w14:textId="564B53C0" w:rsidR="00610DFB" w:rsidRPr="00EC7FC5" w:rsidRDefault="00EC2E67" w:rsidP="00610DFB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>11:15</w:t>
             </w:r>
             <w:r w:rsidR="00EC7FC5" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7184" w:type="dxa"/>
+            <w:tcW w:w="9458" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8678C1" w14:textId="77777777" w:rsidR="0050578D" w:rsidRPr="0050578D" w:rsidRDefault="0050578D" w:rsidP="0050578D">
-[...22 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4AD75E16" w14:textId="06D6BB50" w:rsidR="00726882" w:rsidRPr="00726882" w:rsidRDefault="00726882" w:rsidP="00726882">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726882">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Thyme Care  </w:t>
+            </w:r>
+            <w:r w:rsidR="00182728">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726882">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Providing </w:t>
+            </w:r>
+            <w:r w:rsidR="00182728">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support and Navigation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726882">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to Oncology Patients</w:t>
+            </w:r>
+            <w:r w:rsidR="00182728">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45BAB59E" w14:textId="0C1D57BB" w:rsidR="00610DFB" w:rsidRPr="00EC7FC5" w:rsidRDefault="00467C88" w:rsidP="00177A4B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467C88">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Alan N Eagle</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467C88">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Director, National Oncology Partnerships</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00610DFB" w14:paraId="290990D9" w14:textId="77777777" w:rsidTr="001D67BD">
+      <w:tr w:rsidR="00610DFB" w14:paraId="290990D9" w14:textId="77777777" w:rsidTr="00182728">
         <w:trPr>
           <w:trHeight w:val="379"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2530" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05D79B40" w14:textId="53DB17DA" w:rsidR="00610DFB" w:rsidRPr="00EC7FC5" w:rsidRDefault="00EC2E67" w:rsidP="00610DFB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>12:</w:t>
             </w:r>
             <w:r w:rsidR="00EC7FC5" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7184" w:type="dxa"/>
+            <w:tcW w:w="9458" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6B9395" w14:textId="4715ED2C" w:rsidR="001B7BFC" w:rsidRPr="00EC7FC5" w:rsidRDefault="00B052E9" w:rsidP="00610DFB">
+          <w:p w14:paraId="3B6B9395" w14:textId="4715ED2C" w:rsidR="001B7BFC" w:rsidRPr="00EC7FC5" w:rsidRDefault="00B052E9" w:rsidP="00726882">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="73" w:right="2085"/>
+              <w:ind w:right="2085"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking Lunch with Exhibitors </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2E67" w14:paraId="1DD2865D" w14:textId="77777777" w:rsidTr="001D67BD">
+      <w:tr w:rsidR="00EC2E67" w14:paraId="45B96BB9" w14:textId="77777777" w:rsidTr="00182728">
         <w:trPr>
           <w:trHeight w:val="694"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2530" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66CAB6E4" w14:textId="5F73B357" w:rsidR="00EC2E67" w:rsidRPr="00EC7FC5" w:rsidRDefault="00EC2E67" w:rsidP="00610DFB">
+          <w:p w14:paraId="278A2793" w14:textId="7EC4C187" w:rsidR="00EC2E67" w:rsidRPr="00EC7FC5" w:rsidRDefault="00EC7FC5" w:rsidP="00610DFB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00EC7FC5" w:rsidRPr="00EC7FC5">
-[...11 lines deleted...]
-              <w:t>:45 pm</w:t>
+            <w:r w:rsidR="00EC2E67" w:rsidRPr="00EC7FC5">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00182728">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC2E67" w:rsidRPr="00EC7FC5">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0 pm</w:t>
+            </w:r>
+            <w:r w:rsidR="00182728">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7184" w:type="dxa"/>
+            <w:tcW w:w="9458" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09D725D1" w14:textId="34EAB207" w:rsidR="00EC2E67" w:rsidRPr="00EC7FC5" w:rsidRDefault="00486FC8" w:rsidP="00EC7FC5">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="61545ED3" w14:textId="6B1108E6" w:rsidR="00B052E9" w:rsidRDefault="00EC7FC5" w:rsidP="00610DFB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="73" w:right="2085"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7FC5">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“From Policy to Practice: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B052E9">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Panel Discussion Part II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EC21145" w14:textId="109DCB7D" w:rsidR="00EC2E67" w:rsidRDefault="00EC7FC5" w:rsidP="00610DFB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="73" w:right="2085"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7FC5">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>How the IRA Will Reshape Oncology Medication Access”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7FC5">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Understanding the Role of Medicare Fair Pricing (MFP) in Community Oncology, Moderator: Michelle Weiss,</w:t>
+            </w:r>
+            <w:r w:rsidR="00182728">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7FC5">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Eileen P</w:t>
+            </w:r>
+            <w:r w:rsidR="00182728">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7FC5">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ng, Astera Oncology, Venus Mignogni RPh, Summit Health</w:t>
+            </w:r>
+            <w:r w:rsidR="0078312D">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69D62DAC" w14:textId="77777777" w:rsidR="00726882" w:rsidRPr="00726882" w:rsidRDefault="00726882" w:rsidP="00726882">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="73" w:right="2085"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726882">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>David Borrone, RPh</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B7EA36E" w14:textId="77777777" w:rsidR="00726882" w:rsidRDefault="00726882" w:rsidP="00726882">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="73" w:right="2085"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726882">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>AtlantiCare Cancer Care Institute</w:t>
+            </w:r>
+            <w:r w:rsidR="00182728">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F5A08A7" w14:textId="77777777" w:rsidR="00182728" w:rsidRPr="00182728" w:rsidRDefault="00182728" w:rsidP="00182728">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="73" w:right="2085"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182728">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Nancy Ekladious, PharmD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C0AB33B" w14:textId="77777777" w:rsidR="00182728" w:rsidRPr="00182728" w:rsidRDefault="00182728" w:rsidP="00182728">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="73" w:right="2085"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182728">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Cencora</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A1D00ED" w14:textId="2E28631E" w:rsidR="00182728" w:rsidRPr="00EC7FC5" w:rsidRDefault="00182728" w:rsidP="00182728">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="73" w:right="2085"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2E67" w14:paraId="45B96BB9" w14:textId="77777777" w:rsidTr="001D67BD">
-[...96 lines deleted...]
-      <w:tr w:rsidR="00EC2E67" w14:paraId="1FF6FB3B" w14:textId="77777777" w:rsidTr="001D67BD">
+      <w:tr w:rsidR="00EC2E67" w14:paraId="1FF6FB3B" w14:textId="77777777" w:rsidTr="00182728">
         <w:trPr>
           <w:trHeight w:val="352"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2530" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6907E78B" w14:textId="42C6697A" w:rsidR="00EC2E67" w:rsidRPr="00EC7FC5" w:rsidRDefault="00EC2E67" w:rsidP="00610DFB">
-[...12 lines deleted...]
-              <w:t>3:00</w:t>
+          <w:p w14:paraId="6907E78B" w14:textId="4E237EF9" w:rsidR="00EC2E67" w:rsidRPr="00EC7FC5" w:rsidRDefault="00182728" w:rsidP="00610DFB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC2E67" w:rsidRPr="00EC7FC5">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC2E67" w:rsidRPr="00EC7FC5">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00EC7FC5" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7FC5">
+            <w:r w:rsidR="00EC2E67" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00EC7FC5" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7184" w:type="dxa"/>
+            <w:tcW w:w="9458" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F4AB462" w14:textId="4C0F7848" w:rsidR="00EC2E67" w:rsidRPr="00EC7FC5" w:rsidRDefault="00177A4B" w:rsidP="00EC7FC5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Closing Remarks </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F0DD643" w14:textId="010D02B1" w:rsidR="00FE1EA5" w:rsidRDefault="003F3B59">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="357"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -1243,58 +1357,58 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>change</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FE1EA5" w:rsidSect="006E074E">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="305EF4D1" w14:textId="77777777" w:rsidR="004D510B" w:rsidRDefault="004D510B" w:rsidP="00617EE6">
+    <w:p w14:paraId="06460AEB" w14:textId="77777777" w:rsidR="00AA15D4" w:rsidRDefault="00AA15D4" w:rsidP="00617EE6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2594CE8E" w14:textId="77777777" w:rsidR="004D510B" w:rsidRDefault="004D510B" w:rsidP="00617EE6">
+    <w:p w14:paraId="31BF6659" w14:textId="77777777" w:rsidR="00AA15D4" w:rsidRDefault="00AA15D4" w:rsidP="00617EE6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -1315,58 +1429,58 @@
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B62BE53" w14:textId="77777777" w:rsidR="004D510B" w:rsidRDefault="004D510B" w:rsidP="00617EE6">
+    <w:p w14:paraId="13212ED0" w14:textId="77777777" w:rsidR="00AA15D4" w:rsidRDefault="00AA15D4" w:rsidP="00617EE6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CA99916" w14:textId="77777777" w:rsidR="004D510B" w:rsidRDefault="004D510B" w:rsidP="00617EE6">
+    <w:p w14:paraId="51AE62BA" w14:textId="77777777" w:rsidR="00AA15D4" w:rsidRDefault="00AA15D4" w:rsidP="00617EE6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4632F13C" w14:textId="79DBA395" w:rsidR="00617EE6" w:rsidRDefault="00617EE6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="118745" distR="118745" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7A1F925F" wp14:editId="283F4179">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
@@ -1515,117 +1629,125 @@
                         <w:r>
                           <w:rPr>
                             <w:caps/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
                           <w:t>New Jersey Society of Oncology managers</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE1EA5"/>
     <w:rsid w:val="00177A4B"/>
+    <w:rsid w:val="00182728"/>
     <w:rsid w:val="001B7BFC"/>
     <w:rsid w:val="001D67BD"/>
     <w:rsid w:val="002614AE"/>
     <w:rsid w:val="00275C78"/>
     <w:rsid w:val="002F0A90"/>
     <w:rsid w:val="002F420D"/>
+    <w:rsid w:val="002F50AA"/>
     <w:rsid w:val="00311CD2"/>
     <w:rsid w:val="00316A78"/>
     <w:rsid w:val="00364ED2"/>
     <w:rsid w:val="00365D9C"/>
     <w:rsid w:val="003F3B59"/>
+    <w:rsid w:val="004155C7"/>
     <w:rsid w:val="00450A46"/>
+    <w:rsid w:val="00467C88"/>
     <w:rsid w:val="004758C5"/>
     <w:rsid w:val="00486FC8"/>
     <w:rsid w:val="004D510B"/>
     <w:rsid w:val="004F408D"/>
     <w:rsid w:val="0050578D"/>
     <w:rsid w:val="00531023"/>
     <w:rsid w:val="00594976"/>
     <w:rsid w:val="00610DFB"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="00634FBC"/>
     <w:rsid w:val="006914C3"/>
     <w:rsid w:val="006C232B"/>
     <w:rsid w:val="006E074E"/>
     <w:rsid w:val="006E3C4A"/>
+    <w:rsid w:val="00726882"/>
     <w:rsid w:val="00732640"/>
     <w:rsid w:val="0073520C"/>
     <w:rsid w:val="0078312D"/>
     <w:rsid w:val="007E2BD4"/>
     <w:rsid w:val="008C79AC"/>
     <w:rsid w:val="009C6E55"/>
     <w:rsid w:val="009F1E95"/>
     <w:rsid w:val="00A32F4C"/>
+    <w:rsid w:val="00A634CC"/>
+    <w:rsid w:val="00AA15D4"/>
     <w:rsid w:val="00AD0DFE"/>
     <w:rsid w:val="00B0219E"/>
     <w:rsid w:val="00B052E9"/>
     <w:rsid w:val="00B45297"/>
+    <w:rsid w:val="00B975F8"/>
     <w:rsid w:val="00BE50DB"/>
+    <w:rsid w:val="00D55B0C"/>
     <w:rsid w:val="00D81070"/>
     <w:rsid w:val="00D845C9"/>
     <w:rsid w:val="00EC2170"/>
     <w:rsid w:val="00EC2E67"/>
     <w:rsid w:val="00EC7FC5"/>
     <w:rsid w:val="00FE1EA5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -2648,59 +2770,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003022E5CDBDDE484BAC42071ACE082F05" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ffba30d29b67827168fd086b59be41d4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="a5709288-f4ee-4da8-96e4-572c363df0eb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="03b98488da164c85a9703aa859f7c8a8" ns3:_="">
     <xsd:import namespace="a5709288-f4ee-4da8-96e4-572c363df0eb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MigrationWizId" minOccurs="0"/>
                 <xsd:element ref="ns3:MigrationWizIdPermissions" minOccurs="0"/>
                 <xsd:element ref="ns3:MigrationWizIdVersion" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -2830,133 +2943,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <MigrationWizId xmlns="a5709288-f4ee-4da8-96e4-572c363df0eb" xsi:nil="true"/>
     <MigrationWizIdVersion xmlns="a5709288-f4ee-4da8-96e4-572c363df0eb" xsi:nil="true"/>
     <_activity xmlns="a5709288-f4ee-4da8-96e4-572c363df0eb" xsi:nil="true"/>
     <MigrationWizIdPermissions xmlns="a5709288-f4ee-4da8-96e4-572c363df0eb" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8784982C-3391-4F03-B66B-14A7CF8FC8A7}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E8DE7D0-5EFA-4FEB-BA01-37088E533CB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a5709288-f4ee-4da8-96e4-572c363df0eb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8784982C-3391-4F03-B66B-14A7CF8FC8A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA6CF53F-7D4D-45CC-B461-33869DEC76D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a5709288-f4ee-4da8-96e4-572c363df0eb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8e870d5d-d288-4fee-aaae-379dc57dd1db}" enabled="1" method="Standard" siteId="{fab256c8-500c-4e45-ae52-bd766c1ba7ef}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>145</Words>
-  <Characters>801</Characters>
+  <Words>158</Words>
+  <Characters>904</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>915</CharactersWithSpaces>
+  <CharactersWithSpaces>1060</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>New Jersey Society of Oncology managers</dc:title>
   <dc:creator>Janelle Enderle</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-10-13T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 24 for Word</vt:lpwstr>